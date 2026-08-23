--- v1 (2026-01-26)
+++ v2 (2026-08-23)
@@ -102,243 +102,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -576,243 +576,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -20790,701 +20790,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>