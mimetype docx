--- v1 (2025-12-16)
+++ v2 (2026-06-23)
@@ -1343,118 +1343,108 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="745.31005859375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="615.7199859619141" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Jennifer Cauzza </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jillian Tonkin</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="12.88818359375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="635.1599884033203" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Executive Director </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="12.890625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="615.7199859619141" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>