--- v1 (2026-01-08)
+++ v2 (2026-04-04)
@@ -24,56 +24,56 @@
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:cs="Impact" w:eastAsia="Impact" w:hAnsi="Impact"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
             <wp:extent cx="2005013" cy="2650036"/>
             <wp:effectExtent b="12700" l="12700" r="12700" t="12700"/>
-            <wp:docPr id="10" name="image11.png"/>
+            <wp:docPr id="10" name="image8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.png"/>
+                    <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="5147" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2005013" cy="2650036"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -197,51 +197,51 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="cc0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="cc0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table of Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="739109769"/>
+        <w:id w:val="-1723078000"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="none" w:pos="10080"/>
             </w:tabs>
             <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="0c343d"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -1976,56 +1976,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Also, use this page, if an account has already been created to log in and finish an application. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5778500" cy="2946400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="5" name="image1.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="5" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="0" name="image1.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5778500" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2062,56 +2062,56 @@
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Selecting the Begin</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab and begin in the Household Information tab. </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">  </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5765800" cy="3098800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="2" name="image12.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="2" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="0" name="image12.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5765800" cy="3098800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2198,56 +2198,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Update Household Information</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab to begin. </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3352800" cy="1879600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="11" name="image5.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="11" name="image9.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="0" name="image5.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3352800" cy="1879600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2296,56 +2296,56 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete these hubs, along with the required information with a red asterisk applied to the question.                      </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5702300" cy="2184400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="1" name="image9.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="1" name="image12.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="0" name="image9.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="0" name="image12.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5702300" cy="2184400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2443,56 +2443,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5588000" cy="2133600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="7" name="image4.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="7" name="image11.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="0" name="image4.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="0" name="image11.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5588000" cy="2133600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2889,56 +2889,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5842000" cy="3035300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="6" name="image7.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="6" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="0" name="image7.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5842000" cy="3035300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3077,56 +3077,56 @@
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Navigate to the Students Hub. Select Add a Student in the right hand corner. If one has already been created, select the student under Active Registration. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5181600" cy="1778000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="4" name="image8.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="4" name="image10.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="0" name="image8.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="0" name="image10.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5181600" cy="1778000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3376,56 +3376,56 @@
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="380"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the correct Registration window and Grade level when adding your student (s). </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5537200" cy="2463800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="3" name="image2.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="3" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="0" name="image2.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5537200" cy="2463800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3566,56 +3566,56 @@
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete all of the Hubs for the student. Then you may add another student on the Student Hub. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5435600" cy="1625600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="12" name="image3.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="12" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="0" name="image3.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5435600" cy="1625600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3755,56 +3755,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5803900" cy="4076700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="8" name="image6.png"/>
+            <wp:docPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="8" name="image13.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="0" name="image6.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="0" name="image13.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5803900" cy="4076700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3819,56 +3819,56 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several ways to navigate to your home-page while in the different sections and hubs. The simplest way would be using the Home field always located at the top of your Hub.</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3187700" cy="1066800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="13" name="image13.png"/>
+            <wp:docPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="13" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="0" name="image13.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3187700" cy="1066800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3955,56 +3955,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If there is an alert box, as shown below, please check for what is missing/ indicated as Incomplete in the Hub.</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6858000" cy="1981200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="9" name="image10.png"/>
+            <wp:docPr id="9" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image10.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="1981200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -7659,51 +7659,51 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eziz.org/assets/docs/IMM-231.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shotsforschool.org/laws/exemptions/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1wI4BBxHURNvzw-3Y6WKikn4hoK_H-2Xt8NrsLH6dFqQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eziz.org/assets/docs/IMM-231.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shotsforschool.org/laws/exemptions/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1wI4BBxHURNvzw-3Y6WKikn4hoK_H-2Xt8NrsLH6dFqQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>