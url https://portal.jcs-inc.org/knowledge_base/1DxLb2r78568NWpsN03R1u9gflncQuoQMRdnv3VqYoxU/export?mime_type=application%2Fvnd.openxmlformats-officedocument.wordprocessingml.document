--- v2 (2026-04-04)
+++ v3 (2026-07-04)
@@ -24,56 +24,56 @@
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:cs="Impact" w:eastAsia="Impact" w:hAnsi="Impact"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
             <wp:extent cx="2005013" cy="2650036"/>
             <wp:effectExtent b="12700" l="12700" r="12700" t="12700"/>
-            <wp:docPr id="10" name="image8.png"/>
+            <wp:docPr id="10" name="image10.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image8.png"/>
+                    <pic:cNvPr id="0" name="image10.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="5147" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2005013" cy="2650036"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -197,51 +197,51 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="cc0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="cc0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table of Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1723078000"/>
+        <w:id w:val="508864597"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="none" w:pos="10080"/>
             </w:tabs>
             <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="0c343d"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -1976,56 +1976,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Also, use this page, if an account has already been created to log in and finish an application. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5778500" cy="2946400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="5" name="image6.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="5" name="image11.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="0" name="image6.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.43.53 PM" id="0" name="image11.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5778500" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2062,56 +2062,56 @@
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Selecting the Begin</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab and begin in the Household Information tab. </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">  </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5765800" cy="3098800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="2" name="image3.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="2" name="image13.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="0" name="image3.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.18.39 PM" id="0" name="image13.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5765800" cy="3098800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2198,56 +2198,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Update Household Information</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab to begin. </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3352800" cy="1879600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="11" name="image9.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="11" name="image8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="0" name="image9.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.27.14 PM" id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3352800" cy="1879600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2296,56 +2296,56 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete these hubs, along with the required information with a red asterisk applied to the question.                      </w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5702300" cy="2184400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="1" name="image12.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="0" name="image12.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.34.55 PM" id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5702300" cy="2184400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2443,56 +2443,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5588000" cy="2133600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="7" name="image11.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="7" name="image9.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="0" name="image11.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 1.36.45 PM" id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5588000" cy="2133600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2889,56 +2889,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5842000" cy="3035300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="6" name="image1.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="6" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="0" name="image1.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 4.19.20 PM" id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5842000" cy="3035300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3077,56 +3077,56 @@
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Navigate to the Students Hub. Select Add a Student in the right hand corner. If one has already been created, select the student under Active Registration. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5181600" cy="1778000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="4" name="image10.png"/>
+            <wp:docPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="4" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="0" name="image10.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-02 at 5.30.49 PM" id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5181600" cy="1778000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3376,56 +3376,56 @@
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="380"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the correct Registration window and Grade level when adding your student (s). </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5537200" cy="2463800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="3" name="image7.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="3" name="image12.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="0" name="image7.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.22.54 PM" id="0" name="image12.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5537200" cy="2463800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3566,56 +3566,56 @@
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete all of the Hubs for the student. Then you may add another student on the Student Hub. </w:t>
         <w:br w:type="textWrapping"/>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5435600" cy="1625600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="12" name="image5.png"/>
+            <wp:docPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="12" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="0" name="image5.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-09 at 3.28.10 PM" id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5435600" cy="1625600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3755,56 +3755,56 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5803900" cy="4076700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="8" name="image13.png"/>
+            <wp:docPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="8" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="0" name="image13.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.05.59 PM" id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5803900" cy="4076700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3819,56 +3819,56 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="300" w:before="300" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1100" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several ways to navigate to your home-page while in the different sections and hubs. The simplest way would be using the Home field always located at the top of your Hub.</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3187700" cy="1066800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="13" name="image4.png"/>
+            <wp:docPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="13" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="0" name="image4.png"/>
+                    <pic:cNvPr descr="Screenshot 2025-10-06 at 8.11.33 PM" id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3187700" cy="1066800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3955,56 +3955,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If there is an alert box, as shown below, please check for what is missing/ indicated as Incomplete in the Hub.</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6858000" cy="1981200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="9" name="image2.png"/>
+            <wp:docPr id="9" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="1981200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -7659,51 +7659,51 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eziz.org/assets/docs/IMM-231.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shotsforschool.org/laws/exemptions/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1wI4BBxHURNvzw-3Y6WKikn4hoK_H-2Xt8NrsLH6dFqQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eziz.org/assets/docs/IMM-231.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shotsforschool.org/laws/exemptions/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1wI4BBxHURNvzw-3Y6WKikn4hoK_H-2Xt8NrsLH6dFqQ/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrars@jcs-inc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>