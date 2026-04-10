--- v0 (2025-11-25)
+++ v1 (2026-04-10)
@@ -36,84 +36,85 @@
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kr1qogssvtxn" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="0b5394"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uszg6ts9q3cl" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Educational Enrichment Partner</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EEP) Contact Information</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All EEP questions regarding registration (including documentation or changes to your account) should be directed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
@@ -143,544 +144,542 @@
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">accounting@jcs-inc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_23u8pyt5muyj" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I become an EEP?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please review these </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">EEP Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure your business meets our school's requirements and expectations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are familiar with and agree to a purchase order and a NET30 invoice payment process, please follow the steps below. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are not aware how this process takes place to get paid, BEFORE you apply, please skip to the purchase order questions below to learn more and determine whether to accept the purchase order/NET30 process.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please determine whether you will be doing business as an Independent Contractor or Company.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You are an Independent Contractor if you provide services for hire independently (you have no employees, partner, or subcontractors) and under your own name (you pay income taxes as an individual).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You are a Company if you own or represent a company with employees, business partners or subcontractors that pays income taxes as an entity with a Federal Employer Identification Number.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have been an EEP in the past, please contact the Resource Center at resources_help@jcs-inc.org and you will be sent an invitation to renew.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are a current EEP you will be sent a renewal invitation during the summer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:right="-220" w:hanging="360"/>
+        <w:ind w:left="540" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need further assistance on becoming an approved vendor or renewing your vendor contract, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051. All current contracts expire on the last day of the current school year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3yjon1dtfwjp" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Does it cost anything to become an EEP?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No, JCS, Inc. does not charge a fee to become an EEP.  However, each EEP must provide a LiveScan. This is required by JCS, Inc.  You are required to submit a LiveScan into the JCS, Inc. database, at your own expense.  The LiveScan agency will charge a fee that is non-reimbursable from JCS, Inc.  The cost is approximately $65-$100, depending on the Agency you use to LiveScan. LiveScans can be done at most Postal Annex and UPS Stores.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">JCS LiveScan form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="202124"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tinyurl.com/8dajx3bh</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4nzwteo64oud" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there a deadline to apply to become an EEP?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, all EEP applications must be submitted </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">no later than January 30th for the current school year.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -690,505 +689,614 @@
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> However, it is </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">strongly recommended</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that applications be completed by July 31st to ensure students can access services when school starts in August.</w:t>
+        <w:t xml:space="preserve"> that applications be completed by July 31st to ensure students can access services when school starts in August. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-220" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Returning EEPs </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renewals</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not be accepted after  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-220" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New EEPs are encouraged to submit applications as early as possible to allow sufficient time for review and approval prior to the start of services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note when beginning your application it must be completed within 30 days or it will expire and you forfeit services for that school year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All EEP agreements expire at the end of the school year at the end of May and must be renewed in the following school year. This is when new rates and services may be changed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_knc5uvyi2mli" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What type of advertising do I need to submit to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You will need to submit advertising with your EEP application that shows you are in business for the service you want to offer to JCS, Inc. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and that you advertise to the public</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  We can accept a professional brochure, catalog, flyer, or printed website materials.  On the advertising it should show your company name, the services you provide and the approximate cost of the services.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_dhdtptrtxlrr" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to submit a business license to become an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The specific requirements depend on the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">city or the county where you operate and the type of business you run. The cities of San Diego, Riverside and Orange require them, but unincorporated areas are not required to have them. It's up to the EEP to know the requirements for their city. Please submit a business license or a letter stating that your city doesn’t require you to hold a license.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n8tsqaifiymm" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to show proof of liability insurance to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, you are required to submit a Certificate of Insurance for your commercial or professional liability. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are providing a service for physical activity such as dance, martial arts, sports, or you have art classes with a kiln, you must also provide a Certificate of Liability insurance naming JCS, Inc. as </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Insured</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Per our policy, JCS, Inc. requires minimum limits of $1,000,000.00 per occurrence/ $2,000,000.00 general (annual) aggregate. We will still require your Certificate of Insurance showing you carry the required amount of liability limits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If your Business will not provide physical activities or include the presence of dangerous equipment or power tools, you may request that JCS, Inc. waive the requirement that you show proof of your liability insurance at this time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about liability insurance requirements, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h1jnqduoxmh3" w:id="8"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to show proof of worker's compensation insurance to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, if your business is determined to be a "Company" </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
@@ -1208,144 +1316,146 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">certificate holder</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you are determined to be an "Independent Contractor" with no employees, you are not required to submit the worker's compensation certificate. Being a certificate holder just means that we are given proof that insurance is in effect. Additionally, as a certificate holder, if the policy is canceled, the insurance company will attempt to notify us of the policy's cancellation. If you have any questions about workers compensation insurance requirements, please contact the Resource Center at resources_help@jcs-inc.org call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ix0237s0b54p" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If I am an EEP, can I be an employee of JCS, Inc. ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NO. You cannot be an employee and an EEP for JCS, Inc. at the same time. You can be an EEP and a Special Education Service Partner or Program Based EEP at the same time, but you would have separate contracts, purchase orders, and billing for each type of service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_w4dkbekn74pm" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to LiveScan into the JCS, Inc. LiveScan database?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Only one person, usually the owner or lead instructor, needs to LiveScan for JCS-Inc. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1353,3581 +1463,3829 @@
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">resources_help@jcs-inc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Live Scan form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">San Diego County Office of Education (SDCOE) now has a 10-year limit on all Live Scans in the state Clearinghouse. Beginning January 1, 2026, any Live Scan that is older than 10 years will be automatically removed from the system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If your NPA expires, you must immediately submit a renewed NPA certificate or have someone from your business immediately LiveScan into the JCS, Inc. database or all contracts and purchase order will become void, all services must stop, and no payments will be made for services after the expiration of the NPA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o1d5k2dd3x5" w:id="11"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I have already LiveScanned for another business; do I have to LiveScan again for JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, it is against the law to share LiveScan results with anyone. They are considered confidential records and are protected by privacy laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6qte0ordrbi7" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where can I get my LiveScan fingerprints taken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You can go to any LiveScan Agency or most police stations. Not all fees are the same and some places require an appointment, so call first. You can view a list of LiveScan locations in California at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ag.ca.gov/fingerprints/publications/contact.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are near one the San Diego County Office of Education locations, we recommend you have your LiveScan done there. For current rates, appointments, and locations see </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sdcoe.net/human-resources/fingerprinting/Pages/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LiveScan rates are approximately $65-$100, depending on the authorized LiveScan Agency.  After you complete the LiveScan form with the LiveScan Agency, please make a copy and return it with your EEP documents to the Resource Center at resources_help@jcs-inc.org.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lsolasxacc5z" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do all my employees need to LiveScan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Only one person, usually the owner or lead instructor, needs to LiveScan for JCS, Inc., but all other employees or volunteers who will come in contact with our students must do a background check for your business. Upon completing registration or registration renewal with JCS, Inc. you are asked to certify that you have completed this. You may have other instructors complete LiveScan if you prefer, but because of the privacy laws JCS, Inc. could not inform you of a problem. It is best to set up your own background account for your own employees so you, as their employee, will be notified if there is a problem with one of your employees. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, if you will be contracting with independent contractors or other third parties who will come in contact with our students it is your responsibility to ensure that entity follows similar procedures for completing a background check with their own employees. Upon completing registration or registration renewal with JCS, Inc. you are asked to certify that you have completed due diligence to that end.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To find out more information on how to set up your own background check account and be an authorized agency to receive fingerprint submission information from the Department of Justice, contact the State of California at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ag.ca.gov/fingerprints/agencies.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the person who has LiveScanned for JCS, Inc. leaves your business, you must immediately have another person LiveScan for JCS, Inc. or your agreement with JCS, Inc. will become void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the time that person has left your business. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
-            <w:sz w:val="26"/>
-            <w:szCs w:val="26"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Employee Fingerprint Clearance Certification Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kul884k8r1dq" w:id="14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who needs to complete Mandated Reporter training and how often?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mandated Reporter training must be completed by the owner as well as all employees and volunteers (18+ years old) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annually</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All new employees/volunteers (18+ years old) must complete the initial training within six weeks of employment/volunteering. The owner's certificate must be on file with JCS along with a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">form certifying</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that all of the EEPs employees/volunteers (18+ years old) have completed the training. JCS, Inc. may ask for additional documentation at any time; it is important that the EEP maintain certificates on file at the place of business for all employees/volunteers (18+ years old). Free training offered by the state of California can be found here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://mandatedreportertraining.com/california/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_831cz8e4ynpt" w:id="14"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_nr3tsd8l8ko4" w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    I was an EEP before, do I have to LiveScan again?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maybe. If you have not completed a LiveScan in the last ten years for JCS, Inc. you will need to LiveScan again. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1f1f1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">San Diego County Office of Education (SDCOE) now has a 10-year limit on all Live Scans in the state Clearinghouse. Beginning January 1, 2026, any Live Scan that is older than 10 years will be automatically removed from the system.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you decide to discontinue being an EEP, then reapply within 10 years, you would not need to LiveScan into the JCS, Inc. database again. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9iq46frfmeo5" w:id="15"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9iq46frfmeo5" w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The person who LiveScanned for my business is no longer associated with my business, what do I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must immediately have someone LiveScan for your business and notify JCS, Inc. If there is no one at your business LiveScanned for JCS, Inc. your Services Agreement will become immediately void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the LiveScanned person has left your business.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ycabii6a669s" w:id="16"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ycabii6a669s" w:id="17"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What if one of my employees who I have background checked leaves my business or I hire a new employee mid-year?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility as the EEP to not let anyone in contact with our students that you have not background checked. If someone leaves your business that you background check, you must not let another instructor replace that person without a background check. Otherwise your agreement with JCS, Inc. will become immediately void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the time that person has left your business. If you add a new employee during the year that will be in contact with our students, you must contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xl8oesnmuo6" w:id="17"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xl8oesnmuo6" w:id="18"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When do I need to submit a TB test?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You only need to submit a negative TB test result when you are conducting business on a JCS, Inc. facility. Each instructor from your business teaching at a JCS, Inc. facility must submit a recent negative TB test result to a facility or program coordinator on or before the first day of classes at the JCS, Inc. facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_djw5yjnsvg0k" w:id="18"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_djw5yjnsvg0k" w:id="19"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is an Offering?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Offerings are what JCS, Inc. refers to as your class or session's Service (description), Instructional Unit (duration), and Fee Per Unit (rate) as written on your EEP agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_om3xdze1awdf" w:id="19"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_om3xdze1awdf" w:id="20"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What category will my class offering appear in?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When you are approved as an EEP and each of your approved classes are entered as offerings into our ordering system, they will be assigned to a category.  An offering can be in only one category at a time. Parents can search for EEP's offerings by categories, such as Music, Art, and Tutoring.  If you would like to switch one of your classes categories, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oftk9kvwigbx" w:id="20"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oftk9kvwigbx" w:id="21"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can't I increase my price during the school year?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...40 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you enter into an agreement with JCS, Inc., it is for the entire school year.  The initial rates on our contract are valid for the entire school year.  If you will be a returning EEP for next school year, you will be asked to fill out a new contract over the summer.  This is your opportunity to increase your rates if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oyl0m29quryl" w:id="21"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oyl0m29quryl" w:id="22"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can’t I charge my private instruction rate?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...40 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JCS, Inc. is a public school using public funds. We cannot use public funds to pay for fees such as</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> private instruction</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, summer classes, registration fees, membership fees, instrument rentals, equipment, or clothing expenses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_u47r0w1toux6" w:id="22"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_u47r0w1toux6" w:id="23"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Can I offer a discount or accept partial payment of a class from JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not unless it's written into your initial contract. Plan what classes you want to offer to JCS, Inc. students for the entire school year while preparing your EEP contract. If you want to offer discounts (such as for siblings), make sure to include those specific rates on your Service Offerings as well. Then they will be reflected as offerings by your business in our ordering system, and can be requested on a purchase order.  JCS, Inc. will only be able to pay the exact amount of a purchase order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mnm4l087iukz" w:id="23"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mnm4l087iukz" w:id="24"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rq9qcveeo6gn" w:id="24"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rq9qcveeo6gn" w:id="25"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can't a JCS, Inc. student attend all of my class options?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. can only pay for class rates that were approved on your initial contract.  If you have more classes listed on your schedule that were not on your contract with JCS, Inc., or if you added classes during the school year, a JCS, Inc. student may not request a purchase order to attend those classes.</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additionally, because JCS, Inc. is a public school we can only pay for classes that take place on school days. Non-attendance days when JCS cannot pay for EEP classes include: weekends; national, state and local holidays; Thanksgiving week; winter break; and spring break.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e4lqplot7a6" w:id="25"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e4lqplot7a6" w:id="26"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I charge a Session Fee but still be paid monthly?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JCS, Inc. cannot pay for classes until after they are attended by the student.  If you have a ballet offering for a class that is 12 weeks long for $300/session, you would not be paid until the last class of the session is taught (at the end of the 3rd month).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offering on the contract would look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet</w:t>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
         <w:tab/>
-        <w:t xml:space="preserve">1 hr class once a week for 12 weeks                                        </w:t>
+        <w:t xml:space="preserve">1 hr class once a week for one month                                       </w:t>
         <w:tab/>
-        <w:t xml:space="preserve">$300</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+        <w:t xml:space="preserve">$100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">An Educational Facilitator would request a purchase order for 1 session @ $300</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+        <w:t xml:space="preserve">An Educational Facilitator would request a purchase order for 1 month @ $100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8thp61np4vot" w:id="26"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8thp61np4vot" w:id="27"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gybd57vyajya" w:id="27"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gybd57vyajya" w:id="28"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you would like to be paid monthly, you can add a restriction:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+        <w:t xml:space="preserve">If you would like to be paid monthly:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet</w:t>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
         <w:tab/>
-        <w:t xml:space="preserve">1 hr class four times a month, minimum sign up 3 months</w:t>
+        <w:t xml:space="preserve">1 hr class four times a month</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">$100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An Educational Facilitator would request three different months for 1 session each month @ $100/month and could invoice after the last class is taught in each month.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zi55izze3cqc" w:id="28"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zi55izze3cqc" w:id="29"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like more flexibility in the amount of classes a student can take, here is another example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet    </w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">1 hr class                                                                                        </w:t>
         <w:tab/>
         <w:t xml:space="preserve">$25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An Educational Facilitator could request 6 classes in a month instead of 1 month with four classes, you can bill $150 for the month.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...39 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_d7p3l0ytwl02" w:id="30"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8jh78g8ujlsw" w:id="30"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+        <w:t xml:space="preserve">What if there are Special Ordering Instructions for my classes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may have a special note included on your EEP information page in our ordering system to inform the Educational Facilitator of some extra steps the family may need to do to order a class from you. Please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 if you would like any additional information included with your offerings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8jh78g8ujlsw" w:id="31"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qbq9s3ruhx78" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">What if there are Special Ordering Instructions for my classes?</w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+        <w:t xml:space="preserve">How do I know when I've been approved as an EEP?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once you have been approved to be an EEP with all the requirements submitted, you will be notified when the contract is finalized. Your EEP contact information and class offerings will be posted in our ordering system as an approved EEP for Educational Facilitators to request classes for families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qbq9s3ruhx78" w:id="32"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_21k6xcc9bnsh" w:id="32"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">How do I know when I've been approved as an EEP?</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_21k6xcc9bnsh" w:id="33"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5t9e5c1gibqs" w:id="33"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+        <w:t xml:space="preserve">Can I continue to teach JCS, Inc. students during the summer time?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, but JCS, Inc. cannot pay for summer classes and the class fees will be at the parent's expense. You will not receive any purchase orders for the months of June, or  July, and will need to make other payment arrangements with the parents before you start any summer lessons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5t9e5c1gibqs" w:id="34"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_whozudj1xjzm" w:id="34"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can I continue to teach JCS, Inc. students during the summer time?</w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+        <w:t xml:space="preserve">Children in my household attend JCS, Inc. Can I be paid for my Educational Enrichment Services to them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. It is a conflict of interest to be paid for Educational Enrichment services provided for members of your household.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_whozudj1xjzm" w:id="35"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_82sg6db9jcvq" w:id="35"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Children in my household attend JCS, Inc. Can I be paid for my Educational Enrichment Services to them?</w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+        <w:t xml:space="preserve">How do I advertise with JCS, Inc.?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While JCS, Inc. requires all EEPs to supply their advertising materials, this is just for us to establish that the EEP is an actual business. JCS, Inc. is not responsible for advertising for EEPs, nor are we allowed to in accordance with Assembly Bill 2990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In our ordering system families see the name of your business and city under the category that matches your services. You may also join our Facebook Page "Julian Charter School Families" to post updates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_82sg6db9jcvq" w:id="36"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iou5w1y2hira" w:id="36"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">How do I advertise with JCS, Inc.?</w:t>
-[...84 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+        <w:t xml:space="preserve">When will I get interested students?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JCS, Inc. does not guarantee any students will use your services. The current EEP list is a compilation of approved JCS, Inc. EEPs for Educational Facilitators to review and select educationally-appropriate services from. Educational Facilitators can start submitting EEP requests for purchase orders in the beginning of August. Processed purchase orders are immediately sent to the EEP. JCS, Inc. will only pay for approved classes during the time when JCS, Inc. is in session, approximately from September through May.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iou5w1y2hira" w:id="37"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gji08olavh1m" w:id="37"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">When will I get interested students?</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">What is my purchase order for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A purchase order is your guarantee that JCS, Inc. will make payment for services agreed to in our contract. JCS, Inc. will only pay for what is approved on a purchase order. Use the information on the purchase order to create your invoice when you are ready to bill.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please do not inquire with a parent for missing purchase orders or payments. Direct all questions to the Resource Center. If you contact a parent for information, your response time will be greatly affected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="e25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="e25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rbn4ba5ac7zf" w:id="39"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rbn4ba5ac7zf" w:id="38"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A JCS, Inc. student has signed up for my classes; when can I start teaching them?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may start teaching them as soon as a purchase order is issued, but not sooner. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The purchase order is your guarantee that JCS, Inc. will pay for services outlined in our contract. We will not pay for lessons taught before a purchase order has been issued. If you think you should have received a purchase order but have not, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 right away.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: Please do not inquire with a parent or Educational Facilitator for missing purchase orders or payments. Direct all questions to the Resource Center. If you contact a parent for information, your response time will be greatly affected. A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_voe37een14fw" w:id="40"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_voe37een14fw" w:id="39"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My student and I are ready to start lessons, but I don't have my purchase order, what do I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-180" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must wait to receive a purchase order from JCS, Inc. before you start teaching classes to JCS, Inc. students.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
-[...3 lines deleted...]
-        <w:ind w:left="-180" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are ready to start teaching but you haven't received a purchase order yet, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 right away. If there is no request in the system, a JCS, Inc. staff member will assist you in correcting the issue. If you contact a parent for information, the time for correcting the issue may be greatly affected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Until a purchase order is confirmed by JCS, Inc., any lessons taught will be at the expense of the parent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hgn6fg7dmp7z" w:id="41"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hgn6fg7dmp7z" w:id="40"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I receive my purchase order?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase orders are emailed to the email address on file for the EEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jka0l5obc8wp" w:id="42"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jka0l5obc8wp" w:id="41"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I received my purchase order; how do I contact my student?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
-[...44 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For privacy reasons, JCS, Inc. cannot give you student contact information without their knowledge, but we can give you Educational Facilitator (EF) information. If you receive a purchase order for a student that hasn't already contacted you, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 and ask for contact information from the student's EF.  You can find the EF's name on the purchase order. In most cases, but not all, an EF's email address is first initial last name @JCS, Inc.org, if you would like to try emailing the EF directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Educational Facilitators are asked to contact an EEP before requesting a purchase order to ensure they have all relevant information needed for their students to attend your classes - to make sure scheduling will work, that venues are confirmed, and any attendance or payment policies are understood before a purchase order is issued, for example.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_q5by1uyn94o6" w:id="43"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_q5by1uyn94o6" w:id="42"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What happens when a student misses a lesson?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. understands that if a student misses a lesson without communicating to the EEP that student's spot could have been given to another paying customer. An EEP can then bill for a missed lesson (mark on the attendance sheet sent with your invoice -- unexcused Absence OR no call/no show.) It is our hope parents will communicate when scheduling conflicts occur and EEPs will give the student an opportunity to make up a lesson. This is why it is important for Educational Facilitators to contact the EEP before requesting a purchase order, so each individual EEP's attendance policy is understood.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All lessons must be made up by the end of May or they will not be able to be used at all.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An EEP may not bill in January for a lesson listed on the purchase order for February (can't bill for lessons until after they are taught), but an EEP can bill for a lesson in March listed on the purchase order as a February lesson (considered a make-up lesson and mark on the attendance sheet -- Make-Up).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r3ibeih1cz7z" w:id="44"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r3ibeih1cz7z" w:id="43"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Can I still teach a student who has withdrawn from JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If a student withdraws from JCS, Inc. their outstanding purchase orders will be canceled. Students can continue on with the EEP at their own expense.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4m3k84whhc5c" w:id="45"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4m3k84whhc5c" w:id="44"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I get paid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">After receiving the purchase order from JCS, Inc., the student may attend the class.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> To get paid please email your invoice with the student name, date of attendance and purchase order number to accounting@jcs-inc.org.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may not bill for lessons before they have been taught. Our payment terms are Net 30 days, but most payments take less time to process.   If you have billing questions or want to know when you will receive your payment – please contact a JCS Central Office staff member directly at (760) 765-3847 or accounting@jcs-inc.org.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you contact a parent for payment information there will be a delay in communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To be paid, you must have a current W-9 on file with JCS, Inc. If you need to change your payment remittance information, you must fill out another W-9 and email it to accounting@jcs-inc.org, before you'll receive checks with the correct information. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact  accounting@jcs-inc.org or call (760) 765-3847 if you need further assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qyx0vpq981ax" w:id="46"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qyx0vpq981ax" w:id="45"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to provide an Attendance Sheet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We expect our EEP to maintain attendance logs and JCS Inc, reserves the right to request logs for auditing purposes.  Failure to provide logs could result in the termination of the agreement between JCS, Inc and the EEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_py7lo8xv0kcg" w:id="47"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_py7lo8xv0kcg" w:id="46"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where is my payment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have questions about your payment, please contact the JCS Central Office directly at (760) 765-3847 or email  accounting@jcs-inc.org. Please do NOT contact the parents. If you ask the parent for payment information, it will cause a delay in responding to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
-[...21 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If inquiring about an invoice, please do not resend the invoice.  Please reference just your invoice # instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-[...3 lines deleted...]
-        <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Officially, our terms are Net 30 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bq5bc7klmfqy" w:id="48"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bq5bc7klmfqy" w:id="47"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the difference between an invoice and a purchase order?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An invoice is what the EEP sends to JCS, Inc. for payment. A purchase order is what JCS, Inc. sends to the EEP letting them know that JCS, Inc. has approved payment to the EEP for services/materials rendered to the student. The EEP must include the PO# on their invoice in order for it to be paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See this link to a free </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">invoice template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case you don't have your own.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId17" w:type="default"/>
-[...2 lines deleted...]
-      <w:footerReference r:id="rId20" w:type="first"/>
+      <w:headerReference r:id="rId20" w:type="default"/>
+      <w:headerReference r:id="rId21" w:type="first"/>
+      <w:footerReference r:id="rId22" w:type="default"/>
+      <w:footerReference r:id="rId23" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Calibri"/>
   <w:font w:name="Open Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
     <w:pPr>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
+      <w:t xml:space="preserve">Last Updated 3/25/2026</w:t>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
     <w:pPr>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Page </w:t>
+      <w:t xml:space="preserve"> Last Updated 3/25/2026</w:t>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:shd w:fill="ffffff" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="1a1d1f"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qwnf34ga52j4" w:id="49"/>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qwnf34ga52j4" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table1"/>
       <w:tblW w:w="11010.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-220.0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1965"/>
-      <w:gridCol w:w="9045"/>
+      <w:gridCol w:w="2175"/>
+      <w:gridCol w:w="8835"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
-          <w:gridCol w:w="1965"/>
-          <w:gridCol w:w="9045"/>
+          <w:gridCol w:w="2175"/>
+          <w:gridCol w:w="8835"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="1674.494140625" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
-            <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="-220" w:right="-220" w:firstLine="280"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1wbsf7nm0gnm" w:id="50"/>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1wbsf7nm0gnm" w:id="49"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                <wp:extent cx="995363" cy="807350"/>
-                <wp:effectExtent b="12700" l="12700" r="12700" t="12700"/>
+                <wp:extent cx="1114425" cy="800100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:docPr id="1" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="995363" cy="807350"/>
+                          <a:ext cx="1114425" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
-                        <a:ln w="12700">
-[...4 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
-            <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+            <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:color w:val="1a1d1f"/>
-              <w:sz w:val="36"/>
-              <w:szCs w:val="36"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cf0idhdebr6i" w:id="51"/>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cf0idhdebr6i" w:id="50"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
+              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
               <w:color w:val="1a1d1f"/>
-              <w:sz w:val="36"/>
-              <w:szCs w:val="36"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">General Information and FAQs for </w:t>
-[...27 lines deleted...]
-            <w:t xml:space="preserve">EEPs (EEPs)</w:t>
+            <w:t xml:space="preserve">General Information &amp; FAQs for Educational Enrichment Partners (EEPs)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:shd w:fill="ffffff" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k3tfq2im3nsa" w:id="53"/>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k3tfq2im3nsa" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -5005,52 +5363,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
@@ -5200,51 +5671,51 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resources_help@jcs-inc.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/8dajx3bh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ag.ca.gov/fingerprints/publications/contact.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F4PTmN82-1lyrRXOrznTAiq9jkBLbp5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F4PTmN82-1lyrRXOrznTAiq9jkBLbp5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ag.ca.gov/fingerprints/agencies.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdcoe.net/human-resources/fingerprinting/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Rc-q_UFUqK8c1rI9mqwDYqcuD4KqeXFsHU8rj2T-Wds/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resources_help@jcs-inc.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accounting@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1fcXG5urmWT-nRhz6PNb2ezBNK0BKfmFxYcTrqR0JY14/edit?usp=sharing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resources_help@jcs-inc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/8dajx3bh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ag.ca.gov/fingerprints/publications/contact.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F4PTmN82-1lyrRXOrznTAiq9jkBLbp5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F4PTmN82-1lyrRXOrznTAiq9jkBLbp5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ag.ca.gov/fingerprints/agencies.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdcoe.net/human-resources/fingerprinting/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1_qkVw6Me_RBWA8DDr9Aqj5Hi5PbQ5yHcJEpY7C7AyLM/edit?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ycJZa3jpQXXF8J4lq1HlkaNrIawqk0GxKF5oyjdponY/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://squareup.com/us/en/invoices/invoice-templates" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resources_help@jcs-inc.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mandatedreportertraining.com/california/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accounting@jcs-inc.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1fcXG5urmWT-nRhz6PNb2ezBNK0BKfmFxYcTrqR0JY14/edit?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>