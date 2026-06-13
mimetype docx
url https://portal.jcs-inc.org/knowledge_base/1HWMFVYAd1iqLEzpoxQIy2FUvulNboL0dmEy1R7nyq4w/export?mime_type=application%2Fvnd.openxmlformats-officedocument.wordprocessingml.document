--- v1 (2026-04-10)
+++ v2 (2026-06-13)
@@ -819,480 +819,498 @@
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-220" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New EEPs are encouraged to submit applications as early as possible to allow sufficient time for review and approval prior to the start of services.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note when beginning your application it must be completed within 30 days or it will expire and you forfeit services for that school year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All EEP agreements expire at the end of the school year at the end of May and must be renewed in the following school year. This is when new rates and services may be changed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_knc5uvyi2mli" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What type of advertising do I need to submit to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You will need to submit advertising with your EEP application that shows you are in business for the service you want to offer to JCS, Inc. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and that you advertise to the public</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  We can accept a professional brochure, catalog, flyer, or printed website materials.  On the advertising it should show your company name, the services you provide and the approximate cost of the services.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_dhdtptrtxlrr" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to submit a business license to become an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The specific requirements depend on the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">city or the county where you operate and the type of business you run. The cities of San Diego, Riverside and Orange require them, but unincorporated areas are not required to have them. It's up to the EEP to know the requirements for their city. Please submit a business license or a letter stating that your city doesn’t require you to hold a license.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n8tsqaifiymm" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to show proof of liability insurance to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, you are required to submit a Certificate of Insurance for your commercial or professional liability. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are providing a service for physical activity such as dance, martial arts, sports, or you have art classes with a kiln, you must also provide a Certificate of Liability insurance naming JCS, Inc. as </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Insured</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Per our policy, JCS, Inc. requires minimum limits of $1,000,000.00 per occurrence/ $2,000,000.00 general (annual) aggregate. We will still require your Certificate of Insurance showing you carry the required amount of liability limits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If your Business will not provide physical activities or include the presence of dangerous equipment or power tools, you may request that JCS, Inc. waive the requirement that you show proof of your liability insurance at this time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about liability insurance requirements, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h1jnqduoxmh3" w:id="8"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to show proof of worker's compensation insurance to be an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, if your business is determined to be a "Company" </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
@@ -1316,142 +1334,142 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">certificate holder</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you are determined to be an "Independent Contractor" with no employees, you are not required to submit the worker's compensation certificate. Being a certificate holder just means that we are given proof that insurance is in effect. Additionally, as a certificate holder, if the policy is canceled, the insurance company will attempt to notify us of the policy's cancellation. If you have any questions about workers compensation insurance requirements, please contact the Resource Center at resources_help@jcs-inc.org call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ix0237s0b54p" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If I am an EEP, can I be an employee of JCS, Inc. ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NO. You cannot be an employee and an EEP for JCS, Inc. at the same time. You can be an EEP and a Special Education Service Partner or Program Based EEP at the same time, but you would have separate contracts, purchase orders, and billing for each type of service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_w4dkbekn74pm" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to LiveScan into the JCS, Inc. LiveScan database?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Only one person, usually the owner or lead instructor, needs to LiveScan for JCS-Inc. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
@@ -1463,667 +1481,667 @@
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">resources_help@jcs-inc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Live Scan form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">San Diego County Office of Education (SDCOE) now has a 10-year limit on all Live Scans in the state Clearinghouse. Beginning January 1, 2026, any Live Scan that is older than 10 years will be automatically removed from the system.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If your NPA expires, you must immediately submit a renewed NPA certificate or have someone from your business immediately LiveScan into the JCS, Inc. database or all contracts and purchase order will become void, all services must stop, and no payments will be made for services after the expiration of the NPA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o1d5k2dd3x5" w:id="11"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I have already LiveScanned for another business; do I have to LiveScan again for JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, it is against the law to share LiveScan results with anyone. They are considered confidential records and are protected by privacy laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6qte0ordrbi7" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where can I get my LiveScan fingerprints taken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You can go to any LiveScan Agency or most police stations. Not all fees are the same and some places require an appointment, so call first. You can view a list of LiveScan locations in California at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ag.ca.gov/fingerprints/publications/contact.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are near one the San Diego County Office of Education locations, we recommend you have your LiveScan done there. For current rates, appointments, and locations see </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sdcoe.net/human-resources/fingerprinting/Pages/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LiveScan rates are approximately $65-$100, depending on the authorized LiveScan Agency.  After you complete the LiveScan form with the LiveScan Agency, please make a copy and return it with your EEP documents to the Resource Center at resources_help@jcs-inc.org.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lsolasxacc5z" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do all my employees need to LiveScan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Only one person, usually the owner or lead instructor, needs to LiveScan for JCS, Inc., but all other employees or volunteers who will come in contact with our students must do a background check for your business. Upon completing registration or registration renewal with JCS, Inc. you are asked to certify that you have completed this. You may have other instructors complete LiveScan if you prefer, but because of the privacy laws JCS, Inc. could not inform you of a problem. It is best to set up your own background account for your own employees so you, as their employee, will be notified if there is a problem with one of your employees. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, if you will be contracting with independent contractors or other third parties who will come in contact with our students it is your responsibility to ensure that entity follows similar procedures for completing a background check with their own employees. Upon completing registration or registration renewal with JCS, Inc. you are asked to certify that you have completed due diligence to that end.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To find out more information on how to set up your own background check account and be an authorized agency to receive fingerprint submission information from the Department of Justice, contact the State of California at </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ag.ca.gov/fingerprints/agencies.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the person who has LiveScanned for JCS, Inc. leaves your business, you must immediately have another person LiveScan for JCS, Inc. or your agreement with JCS, Inc. will become void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the time that person has left your business. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Employee Fingerprint Clearance Certification Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="337ab7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kul884k8r1dq" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Who needs to complete Mandated Reporter training and how often?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandated Reporter training must be completed by the owner as well as all employees and volunteers (18+ years old) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -2157,2805 +2175,2805 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> that all of the EEPs employees/volunteers (18+ years old) have completed the training. JCS, Inc. may ask for additional documentation at any time; it is important that the EEP maintain certificates on file at the place of business for all employees/volunteers (18+ years old). Free training offered by the state of California can be found here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mandatedreportertraining.com/california/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_nr3tsd8l8ko4" w:id="15"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    I was an EEP before, do I have to LiveScan again?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Maybe. If you have not completed a LiveScan in the last ten years for JCS, Inc. you will need to LiveScan again. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1f1f1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">San Diego County Office of Education (SDCOE) now has a 10-year limit on all Live Scans in the state Clearinghouse. Beginning January 1, 2026, any Live Scan that is older than 10 years will be automatically removed from the system.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you decide to discontinue being an EEP, then reapply within 10 years, you would not need to LiveScan into the JCS, Inc. database again. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9iq46frfmeo5" w:id="16"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The person who LiveScanned for my business is no longer associated with my business, what do I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must immediately have someone LiveScan for your business and notify JCS, Inc. If there is no one at your business LiveScanned for JCS, Inc. your Services Agreement will become immediately void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the LiveScanned person has left your business.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ycabii6a669s" w:id="17"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What if one of my employees who I have background checked leaves my business or I hire a new employee mid-year?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility as the EEP to not let anyone in contact with our students that you have not background checked. If someone leaves your business that you background check, you must not let another instructor replace that person without a background check. Otherwise your agreement with JCS, Inc. will become immediately void, all purchase orders will be canceled, student services must stop, and no payments will be issued for services after the time that person has left your business. If you add a new employee during the year that will be in contact with our students, you must contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xl8oesnmuo6" w:id="18"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When do I need to submit a TB test?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You only need to submit a negative TB test result when you are conducting business on a JCS, Inc. facility. Each instructor from your business teaching at a JCS, Inc. facility must submit a recent negative TB test result to a facility or program coordinator on or before the first day of classes at the JCS, Inc. facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_djw5yjnsvg0k" w:id="19"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is an Offering?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Offerings are what JCS, Inc. refers to as your class or session's Service (description), Instructional Unit (duration), and Fee Per Unit (rate) as written on your EEP agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_om3xdze1awdf" w:id="20"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What category will my class offering appear in?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When you are approved as an EEP and each of your approved classes are entered as offerings into our ordering system, they will be assigned to a category.  An offering can be in only one category at a time. Parents can search for EEP's offerings by categories, such as Music, Art, and Tutoring.  If you would like to switch one of your classes categories, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oftk9kvwigbx" w:id="21"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can't I increase my price during the school year?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When you enter into an agreement with JCS, Inc., it is for the entire school year.  The initial rates on our contract are valid for the entire school year.  If you will be a returning EEP for next school year, you will be asked to fill out a new contract over the summer.  This is your opportunity to increase your rates if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_oyl0m29quryl" w:id="22"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can’t I charge my private instruction rate?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. is a public school using public funds. We cannot use public funds to pay for fees such as</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> private instruction</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, summer classes, registration fees, membership fees, instrument rentals, equipment, or clothing expenses. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_u47r0w1toux6" w:id="23"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Can I offer a discount or accept partial payment of a class from JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Not unless it's written into your initial contract. Plan what classes you want to offer to JCS, Inc. students for the entire school year while preparing your EEP contract. If you want to offer discounts (such as for siblings), make sure to include those specific rates on your Service Offerings as well. Then they will be reflected as offerings by your business in our ordering system, and can be requested on a purchase order.  JCS, Inc. will only be able to pay the exact amount of a purchase order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mnm4l087iukz" w:id="24"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rq9qcveeo6gn" w:id="25"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Why can't a JCS, Inc. student attend all of my class options?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. can only pay for class rates that were approved on your initial contract.  If you have more classes listed on your schedule that were not on your contract with JCS, Inc., or if you added classes during the school year, a JCS, Inc. student may not request a purchase order to attend those classes.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, because JCS, Inc. is a public school we can only pay for classes that take place on school days. Non-attendance days when JCS cannot pay for EEP classes include: weekends; national, state and local holidays; Thanksgiving week; winter break; and spring break.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e4lqplot7a6" w:id="26"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I charge a Session Fee but still be paid monthly?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. cannot pay for classes until after they are attended by the student.  If you have a ballet offering for a class that is 12 weeks long for $300/session, you would not be paid until the last class of the session is taught (at the end of the 3rd month).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offering on the contract would look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet</w:t>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
         <w:tab/>
         <w:t xml:space="preserve">1 hr class once a week for one month                                       </w:t>
         <w:tab/>
         <w:t xml:space="preserve">$100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An Educational Facilitator would request a purchase order for 1 month @ $100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8thp61np4vot" w:id="27"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gybd57vyajya" w:id="28"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like to be paid monthly:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet</w:t>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
         <w:tab/>
         <w:t xml:space="preserve">1 hr class four times a month</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">$100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An Educational Facilitator would request three different months for 1 session each month @ $100/month and could invoice after the last class is taught in each month.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zi55izze3cqc" w:id="29"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like more flexibility in the amount of classes a student can take, here is another example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginning Ballet    </w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">1 hr class                                                                                        </w:t>
         <w:tab/>
         <w:t xml:space="preserve">$25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An Educational Facilitator could request 6 classes in a month instead of 1 month with four classes, you can bill $150 for the month.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8jh78g8ujlsw" w:id="30"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What if there are Special Ordering Instructions for my classes?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may have a special note included on your EEP information page in our ordering system to inform the Educational Facilitator of some extra steps the family may need to do to order a class from you. Please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 if you would like any additional information included with your offerings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qbq9s3ruhx78" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I know when I've been approved as an EEP?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have been approved to be an EEP with all the requirements submitted, you will be notified when the contract is finalized. Your EEP contact information and class offerings will be posted in our ordering system as an approved EEP for Educational Facilitators to request classes for families.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_21k6xcc9bnsh" w:id="32"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5t9e5c1gibqs" w:id="33"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Can I continue to teach JCS, Inc. students during the summer time?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes, but JCS, Inc. cannot pay for summer classes and the class fees will be at the parent's expense. You will not receive any purchase orders for the months of June, or  July, and will need to make other payment arrangements with the parents before you start any summer lessons.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_whozudj1xjzm" w:id="34"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Children in my household attend JCS, Inc. Can I be paid for my Educational Enrichment Services to them?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No. It is a conflict of interest to be paid for Educational Enrichment services provided for members of your household.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_82sg6db9jcvq" w:id="35"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I advertise with JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">While JCS, Inc. requires all EEPs to supply their advertising materials, this is just for us to establish that the EEP is an actual business. JCS, Inc. is not responsible for advertising for EEPs, nor are we allowed to in accordance with Assembly Bill 2990.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In our ordering system families see the name of your business and city under the category that matches your services. You may also join our Facebook Page "Julian Charter School Families" to post updates.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iou5w1y2hira" w:id="36"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When will I get interested students?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. does not guarantee any students will use your services. The current EEP list is a compilation of approved JCS, Inc. EEPs for Educational Facilitators to review and select educationally-appropriate services from. Educational Facilitators can start submitting EEP requests for purchase orders in the beginning of August. Processed purchase orders are immediately sent to the EEP. JCS, Inc. will only pay for approved classes during the time when JCS, Inc. is in session, approximately from September through May.     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gji08olavh1m" w:id="37"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is my purchase order for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A purchase order is your guarantee that JCS, Inc. will make payment for services agreed to in our contract. JCS, Inc. will only pay for what is approved on a purchase order. Use the information on the purchase order to create your invoice when you are ready to bill.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please do not inquire with a parent for missing purchase orders or payments. Direct all questions to the Resource Center. If you contact a parent for information, your response time will be greatly affected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="e25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="e25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rbn4ba5ac7zf" w:id="38"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A JCS, Inc. student has signed up for my classes; when can I start teaching them?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may start teaching them as soon as a purchase order is issued, but not sooner. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The purchase order is your guarantee that JCS, Inc. will pay for services outlined in our contract. We will not pay for lessons taught before a purchase order has been issued. If you think you should have received a purchase order but have not, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 right away.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: Please do not inquire with a parent or Educational Facilitator for missing purchase orders or payments. Direct all questions to the Resource Center. If you contact a parent for information, your response time will be greatly affected. A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_voe37een14fw" w:id="39"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My student and I are ready to start lessons, but I don't have my purchase order, what do I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must wait to receive a purchase order from JCS, Inc. before you start teaching classes to JCS, Inc. students.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are ready to start teaching but you haven't received a purchase order yet, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 right away. If there is no request in the system, a JCS, Inc. staff member will assist you in correcting the issue. If you contact a parent for information, the time for correcting the issue may be greatly affected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Until a purchase order is confirmed by JCS, Inc., any lessons taught will be at the expense of the parent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="a61c00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: A JCS, Inc. parent cannot give you authorization to teach while waiting on a pending purchase order. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="b8312f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hgn6fg7dmp7z" w:id="40"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I receive my purchase order?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase orders are emailed to the email address on file for the EEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jka0l5obc8wp" w:id="41"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I received my purchase order; how do I contact my student?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">For privacy reasons, JCS, Inc. cannot give you student contact information without their knowledge, but we can give you Educational Facilitator (EF) information. If you receive a purchase order for a student that hasn't already contacted you, please contact the Resource Center at resources_help@jcs-inc.org or call (951) 304-3051 and ask for contact information from the student's EF.  You can find the EF's name on the purchase order. In most cases, but not all, an EF's email address is first initial last name @JCS, Inc.org, if you would like to try emailing the EF directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Educational Facilitators are asked to contact an EEP before requesting a purchase order to ensure they have all relevant information needed for their students to attend your classes - to make sure scheduling will work, that venues are confirmed, and any attendance or payment policies are understood before a purchase order is issued, for example.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_q5by1uyn94o6" w:id="42"/>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What happens when a student misses a lesson?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">JCS, Inc. understands that if a student misses a lesson without communicating to the EEP that student's spot could have been given to another paying customer. An EEP can then bill for a missed lesson (mark on the attendance sheet sent with your invoice -- unexcused Absence OR no call/no show.) It is our hope parents will communicate when scheduling conflicts occur and EEPs will give the student an opportunity to make up a lesson. This is why it is important for Educational Facilitators to contact the EEP before requesting a purchase order, so each individual EEP's attendance policy is understood.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All lessons must be made up by the end of May or they will not be able to be used at all.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An EEP may not bill in January for a lesson listed on the purchase order for February (can't bill for lessons until after they are taught), but an EEP can bill for a lesson in March listed on the purchase order as a February lesson (considered a make-up lesson and mark on the attendance sheet -- Make-Up).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r3ibeih1cz7z" w:id="43"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Can I still teach a student who has withdrawn from JCS, Inc.?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If a student withdraws from JCS, Inc. their outstanding purchase orders will be canceled. Students can continue on with the EEP at their own expense.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4m3k84whhc5c" w:id="44"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How do I get paid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">After receiving the purchase order from JCS, Inc., the student may attend the class.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> To get paid please email your invoice with the student name, date of attendance and purchase order number to accounting@jcs-inc.org.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may not bill for lessons before they have been taught. Our payment terms are Net 30 days, but most payments take less time to process.   If you have billing questions or want to know when you will receive your payment – please contact a JCS Central Office staff member directly at (760) 765-3847 or accounting@jcs-inc.org.  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you contact a parent for payment information there will be a delay in communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To be paid, you must have a current W-9 on file with JCS, Inc. If you need to change your payment remittance information, you must fill out another W-9 and email it to accounting@jcs-inc.org, before you'll receive checks with the correct information. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact  accounting@jcs-inc.org or call (760) 765-3847 if you need further assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qyx0vpq981ax" w:id="45"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do I need to provide an Attendance Sheet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We expect our EEP to maintain attendance logs and JCS Inc, reserves the right to request logs for auditing purposes.  Failure to provide logs could result in the termination of the agreement between JCS, Inc and the EEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_py7lo8xv0kcg" w:id="46"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where is my payment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have questions about your payment, please contact the JCS Central Office directly at (760) 765-3847 or email  accounting@jcs-inc.org. Please do NOT contact the parents. If you ask the parent for payment information, it will cause a delay in responding to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If inquiring about an invoice, please do not resend the invoice.  Please reference just your invoice # instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Officially, our terms are Net 30 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bq5bc7klmfqy" w:id="47"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the difference between an invoice and a purchase order?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An invoice is what the EEP sends to JCS, Inc. for payment. A purchase order is what JCS, Inc. sends to the EEP letting them know that JCS, Inc. has approved payment to the EEP for services/materials rendered to the student. The EEP must include the PO# on their invoice in order for it to be paid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
-[...16 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1a1d1f"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-220" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="1a1d1f"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">See this link to a free </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">invoice template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in case you don't have your own.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
       <w:pPr>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId20" w:type="default"/>
       <w:headerReference r:id="rId21" w:type="first"/>
       <w:footerReference r:id="rId22" w:type="default"/>
       <w:footerReference r:id="rId23" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Calibri"/>
   <w:font w:name="Open Sans">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Last Updated 3/25/2026</w:t>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
@@ -4963,51 +4981,51 @@
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> Last Updated 3/25/2026</w:t>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
@@ -5015,76 +5033,76 @@
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:shd w:fill="ffffff" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
         <w:color w:val="1a1d1f"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qwnf34ga52j4" w:id="48"/>
     <w:bookmarkEnd w:id="48"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table1"/>
@@ -5112,51 +5130,51 @@
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="1674.494140625" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="-220" w:right="-220" w:firstLine="280"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1wbsf7nm0gnm" w:id="49"/>
           <w:bookmarkEnd w:id="49"/>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:cs="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
@@ -5192,86 +5210,86 @@
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:right="-220" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cf0idhdebr6i" w:id="50"/>
           <w:bookmarkEnd w:id="50"/>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="1a1d1f"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">General Information &amp; FAQs for Educational Enrichment Partners (EEPs)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:shd w:fill="ffffff" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-220" w:right="-220" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k3tfq2im3nsa" w:id="51"/>
     <w:bookmarkEnd w:id="51"/>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">