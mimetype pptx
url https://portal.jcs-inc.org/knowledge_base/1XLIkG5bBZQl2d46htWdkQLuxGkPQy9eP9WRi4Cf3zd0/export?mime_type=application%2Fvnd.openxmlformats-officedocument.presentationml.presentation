--- v0 (2026-03-05)
+++ v1 (2026-05-12)
@@ -388,52 +388,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{5CD687B0-F25D-4A6A-8B29-0B5264B47395}">
-  <a:tblStyle styleId="{5CD687B0-F25D-4A6A-8B29-0B5264B47395}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}">
+  <a:tblStyle styleId="{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -3314,131 +3314,131 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3A1uf1Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/2TtBDfr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3A1uf1Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/2TtBDfr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title slide" type="title">
   <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="8" name="Shape 8"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
@@ -17074,135 +17074,135 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dYUSWoRNak-60_txjhfdg26k4Nz0h7ug/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dYUSWoRNak-60_txjhfdg26k4Nz0h7ug/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dwU-TTH2KlJE2jH3YDrNQd1BIrAqb7CT/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RF47XeHhzYfmmQRWW76Fx7fr6eTPyl4M/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smckay@jcs-inc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcauzza@jcs-inc.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgaddis@jcs-inc.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHRF49A6F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DM9U2L79E166" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHU94A13C1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHUC4A13C4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DPHPHN64A6C0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HN3493F30" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HQ34957E6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ33KY0751D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -24563,51 +24563,51 @@
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Unbounded"/>
               <a:ea typeface="Unbounded"/>
               <a:cs typeface="Unbounded"/>
               <a:sym typeface="Unbounded"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="177" name="Google Shape;177;p28"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="845906" y="1017231"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{5CD687B0-F25D-4A6A-8B29-0B5264B47395}</a:tableStyleId>
+                <a:tableStyleId>{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2013375"/>
                 <a:gridCol w="1374975"/>
                 <a:gridCol w="1374975"/>
                 <a:gridCol w="1460925"/>
                 <a:gridCol w="1424050"/>
               </a:tblGrid>
               <a:tr h="417500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="900">