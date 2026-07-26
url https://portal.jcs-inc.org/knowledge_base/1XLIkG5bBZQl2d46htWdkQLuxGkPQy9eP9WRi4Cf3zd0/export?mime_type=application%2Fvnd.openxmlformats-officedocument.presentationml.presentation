--- v1 (2026-05-12)
+++ v2 (2026-07-26)
@@ -388,52 +388,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}">
-  <a:tblStyle styleId="{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{21764BC9-84D3-4369-80C1-B5721F9925C3}">
+  <a:tblStyle styleId="{21764BC9-84D3-4369-80C1-B5721F9925C3}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -17074,139 +17074,139 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dYUSWoRNak-60_txjhfdg26k4Nz0h7ug/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dYUSWoRNak-60_txjhfdg26k4Nz0h7ug/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dwU-TTH2KlJE2jH3YDrNQd1BIrAqb7CT/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RF47XeHhzYfmmQRWW76Fx7fr6eTPyl4M/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smckay@jcs-inc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcauzza@jcs-inc.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgaddis@jcs-inc.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHRF49A6F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DM9U2L79E166" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHU94A13C1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHUC4A13C4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DPHPHN64A6C0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HN3493F30" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HQ34957E6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ33KY0751D0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHRF49A6F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DM9U2L79E166" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHU94A13C1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHUC4A13C4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DPHPHN64A6C0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HN3493F30" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HQ34957E6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ33KY0751D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -24563,51 +24563,51 @@
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Unbounded"/>
               <a:ea typeface="Unbounded"/>
               <a:cs typeface="Unbounded"/>
               <a:sym typeface="Unbounded"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="177" name="Google Shape;177;p28"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="845906" y="1017231"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{BE118EC5-09C9-4BE7-B93D-B5D4BFC1DAFA}</a:tableStyleId>
+                <a:tableStyleId>{21764BC9-84D3-4369-80C1-B5721F9925C3}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2013375"/>
                 <a:gridCol w="1374975"/>
                 <a:gridCol w="1374975"/>
                 <a:gridCol w="1460925"/>
                 <a:gridCol w="1424050"/>
               </a:tblGrid>
               <a:tr h="417500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="900">