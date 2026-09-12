--- v2 (2026-07-26)
+++ v3 (2026-09-12)
@@ -161,243 +161,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Unbounded-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ViaodaLibre-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Unbounded-bold.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Raleway-bold.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Raleway-regular.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Raleway-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Raleway-italic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/UnboundedMedium-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSansLight-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/UnboundedMedium-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSansLight-italic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSansLight-bold.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Gwendolyn-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSansLight-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Gwendolyn-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -599,243 +599,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -15963,793 +15963,793 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Rxd71FgJcHoN0H8nNP29KbtpIRncQ_by/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Rxd71FgJcHoN0H8nNP29KbtpIRncQ_by/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-MTm4bz7h0YnnHXrnLEzXI0TvL2AW48V/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1jHuxGIl35qAOSzQGMLArANpAXluOUj53/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GWkkr7nOyu4olBr_AtYMBbYO0DLLmlIV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtonkin@jcs-inc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcauzza@jcs-inc.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hgaddis@jcs-inc.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHRF49A6F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DM9SNF736C75" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHDK47EF78" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHDN47EF7B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DPHMV55CF77D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HFQ485214" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HS349D578" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ33KY0751D0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHRF49A6F1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jcs-inc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DM9SNF736C75" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHDK47EF78" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DNHHDN47EF7B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DPHMV55CF77D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HFQ485214" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ2HS349D578" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.boarddocs.com/ca/julian/Board.nsf/goto?open&amp;id=DQ33KY0751D0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>